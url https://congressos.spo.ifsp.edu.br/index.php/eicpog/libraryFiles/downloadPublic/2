--- v0 (2025-11-01)
+++ v1 (2026-08-31)
@@ -1,4018 +1,2360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...18 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="4B113AC1" w14:textId="77777777" w:rsidR="00061A6A" w:rsidRDefault="00B505ED">
-[...6 lines deleted...]
-          <w:between w:val="nil"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...17 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO EM ARIAL 12, CENTRALIZADO, NEGRITO E MAIÚSCULAS:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBTÍTULO EM ARIAL 12, NEGRITO E MAIÚSCULAS - </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O TÍTULO COMPLETO NÃO DEVE OCUPAR MAIS QUE TRÊS LINHAS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...9 lines deleted...]
-          <w:between w:val="nil"/>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATENÇÃO!</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B113AC5" w14:textId="0220F649" w:rsidR="00061A6A" w:rsidRDefault="00B505ED" w:rsidP="001026A3">
-[...6 lines deleted...]
-          <w:between w:val="nil"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Serão incluídos </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">dois </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arquivos no momento da submissão, um deles deverá mostrar o nome completo de todos os autores do trabalho para publicação, enquanto o outro arquivo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...76 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poderá identificá-los, visto que será encaminhado para avaliação.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome do Autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...9 lines deleted...]
-          <w:between w:val="nil"/>
+        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome do Autor</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="2"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(máximo 5 autores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo deve conter de 100 a 250 palavras em letra Arial 12 e espaçamento simples entre as linhas. O resumo deve indicar aspectos de maior relevância do artigo, explicitando objetivos, métodos e resultados. O texto deve ser redigido em um único parágrafo e a primeira frase deve ser elucidativa quanto ao tema principal e ao tipo de estudo (se é um estudo de caso ou uma pesquisa bibliográfica, por exemplo). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os arquivos de submissão dever</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ão</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser enviados em </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portable Document Format</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PDF).</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mínimo 3 (três), máximo 5 (cinco) palavras-chave, separadas por vírgula e finalizadas com ponto.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.yjyl3atru9pc" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...161 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto deve ser organizado para uma página tamanho padrão A4 no formato retrato. As páginas deverão ter margem superior e laterais iguais a 2,0 cm e inferior igual a 1,5 cm. Serão aceitos apenas trabalhos inéditos. O texto deverá conter as seguintes seções: introdução, metodologia, fundamentação teórica e/ou discussões, considerações finais e referências, com espaçamento simples entre as linhas, fonte Arial 12 e parágrafo justificado. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O resumo expandido deverá ter </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">até 5 (cinco) páginas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incluindo quadros, tabelas, imagens e referências bibliográficas.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A introdução deve conter uma referência ao assunto a ser desenvolvido no resumo expandido, bem como as linhas gerais que serão desenvolvidas no corpo do texto. Essa seção não admite subdivisões</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Todo o texto deve estar na cor preta e com espaçamento simples. </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O título de todas as seções deverá ser escrito em negrito e maiúsculas; uma linha em branco deverá separar o título da seção da última linha da seção anterior. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OBJETIVOS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...71 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deverá ser explicada a finalidade, a meta que se pretende atingir com a elaboração do trabalho científico. Pode-se, neste item, apresentar objetivos específicos.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">METODOLOGIA</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...176 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na metodologia, será explicitado o tipo de estudo, local, população (quando for pesquisa de campo), período, técnica e análise dos dados. Normas éticas seguidas que foram utilizadas, número de parecer do Comitê de Ética de Pesquisa (CEP) e todos os métodos utilizados para a realização do trabalho devem ser citados, caso tenha sido feito por meio de pesquisas com seres humanos.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...76 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O autor poderá optar por intitular esse item apenas como fundamentação teórica, uma vez que ele pode optar por apresentar, neste resumo, um projeto ainda em desenvolvimento; ou deverá intitular como discussões no caso de esse estudo já ter sido concluído. Não deverá ter espaços entre os parágrafos e a primeira linha de cada um dos parágrafos deverá ter recuo de 1,25 cm, exemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1 – Exemplo de posicionamento de Ilustração.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A0B891" wp14:editId="3DEB9C3B">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="4294734" cy="1717805"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="3" name="image3.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1665440974" name="Imagem 1" descr="Uma imagem contendo Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3960000" cy="1583918"/>
+                      <a:ext cx="4294734" cy="1717805"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:between w:val="nil"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte: Os autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...40 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...40 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSIDERAÇÕES FINAIS/CONCLUSÃO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...176 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas as submissões devem seguir as normas de diagramação aqui expostas usando este exemplo como base para o texto. A submissão do resumo expandido significa que os autores concordam com sua publicação, a critério da Comissão Científica. Além disso, os autores concordam que, pela publicação do resumo expandido, não obterão nenhum ganho senão a divulgação científica e profissional de seus trabalhos. Seguir, nas referências, as normas da ABNT NBR 10520 (2023) e da NBR 6023 (2018), conforme exemplos abaixo. As considerações finais deverão apresentar os resultados do estudo, buscando confrontar o que se obteve com os objetivos inicialmente estabelecidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001026A3">
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título da obra em negrito</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: subtítulo sem negrito. Cidade: Editora, Ano. </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001026A3">
-[...56 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBR 6023</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Informação e Documentação - Referências - Elaboração. Rio de Janeiro: ABNT, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="4"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">UNIVERSIDADE FEDERAL DE SANTA CATARINA. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001026A3">
-[...45 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biblioteca Universitária</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Serviço de Referência. Catálogos de Universidades. Apresenta endereços de Universidades nacionais e estrangeiras. Disponível em: &lt;http://www.bu.ufsc.br/&gt;. Acesso em: 19 maio 1998.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId9" w:type="first"/>
+      <w:footerReference r:id="rId10" w:type="default"/>
+      <w:footerReference r:id="rId11" w:type="first"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="851" w:top="1134" w:left="1134" w:right="1134" w:header="284" w:footer="284"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...41 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Arial"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B113AE3" w14:textId="28E0F431" w:rsidR="00061A6A" w:rsidRDefault="00B505ED" w:rsidP="00B505ED">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-[...94 lines deleted...]
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B113AEA" w14:textId="591A500F" w:rsidR="00061A6A" w:rsidRDefault="004A1609" w:rsidP="004A1609">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-[...141 lines deleted...]
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...16 lines deleted...]
-        <w:continuationSeparator/>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Especificação quanto à origem do trabalho (projeto de IC, de mestrado ou extensão, trabalho curricular </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etc</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4B113AF0" w14:textId="18E5A04C" w:rsidR="00061A6A" w:rsidRPr="001026A3" w:rsidRDefault="00B505ED">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001026A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001026A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Formação ou titulação do autor 1; instituição de ensino (abreviatura do nome da instituição); cidade; estado; e-mail.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...163 lines deleted...]
-        <w:t>Formação ou titulação do autor 2; instituição de ensino (abreviatura do nome da instituição); cidade; estado; e-mail.</w:t>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formação ou titulação do autor 2; instituição de ensino (abreviatura do nome da instituição); cidade; estado; e-mail.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B113AE5" w14:textId="77777777" w:rsidR="00061A6A" w:rsidRDefault="00B505ED">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4B113AEC" wp14:editId="4B113AED">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5366385</wp:posOffset>
+            <wp:posOffset>-367664</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>153035</wp:posOffset>
+            <wp:posOffset>66675</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="771525" cy="809625"/>
-[...4 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="752475" cy="870585"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr id="2" name="image2.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="image.png"/>
+                  <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="771525" cy="809625"/>
+                    <a:ext cx="752475" cy="870585"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4B113AEE" wp14:editId="4B113AEF">
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-110489</wp:posOffset>
+            <wp:posOffset>5661660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>67310</wp:posOffset>
+            <wp:posOffset>10160</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="858520" cy="995045"/>
-[...4 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:extent cx="871220" cy="876300"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr id="1" name="image1.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.jpg" descr="C:\Users\ANA\AppData\Local\Packages\Microsoft.Windows.Photos_8wekyb3d8bbwe\TempState\ShareServiceTempFolder\Marca_IFSP_2015_SPO_01.jpeg"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="858520" cy="995045"/>
+                    <a:ext cx="871220" cy="876300"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B113AE6" w14:textId="77777777" w:rsidR="00061A6A" w:rsidRDefault="00061A6A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="4B113AE7" w14:textId="6654960F" w:rsidR="00061A6A" w:rsidRDefault="00B505ED">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>X Encontro de Iniciação Científica e Pós-Graduação</w:t>
+      <w:t xml:space="preserve">XI Encontro de Iniciação Científica e Pós-Graduação</w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B113AE8" w14:textId="77777777" w:rsidR="00061A6A" w:rsidRDefault="00B505ED">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">IFSP – </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
-        <w:i/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t>Campus</w:t>
+      <w:t xml:space="preserve">Campus</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> São Paulo</w:t>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="4B113AE9" w14:textId="77777777" w:rsidR="00061A6A" w:rsidRDefault="00061A6A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...55 lines deleted...]
-  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{D7D3AB9B-0572-4469-92B7-795708B77DAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...54 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...203 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4291,90 +2633,43 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miS0fa/cfAEvKZVzUm7OGQh3Yt68g==">CgMxLjAyCWguM3pueXNoNzIJaC4xZm9iOXRlMghoLmdqZGd4czIJaC4zMGowemxsOAByITFVc0NlRXRVeW55bGdpdmpfYXNrT2xBVXdVVHgtT2h3UQ==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjFqC+YYNY+McorRI31Qi9TY/9FOw==">CgMxLjAyCWguM3pueXNoNzIJaC4xZm9iOXRlMg5oLnlqeWwzYXRydTlwYzIIaC5namRneHMyCWguMzBqMHpsbDgAciExN1p5Q0FwcW85bGNYWkhlUU9rT0g1TlpmZHZtaEVfdDY=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...37 lines deleted...]
-</file>